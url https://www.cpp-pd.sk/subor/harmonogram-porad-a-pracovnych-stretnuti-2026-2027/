--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -138,62 +138,60 @@
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> 046/542 70 88 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002A310B" w:rsidRDefault="002A310B"/>
     <w:p w:rsidR="00590EF1" w:rsidRPr="00590EF1" w:rsidRDefault="00590EF1" w:rsidP="00590EF1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00590EF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HARMONOGRAM PORÁD A PRACOVNÝCH STRETNUTÍ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="00590EF1" w:rsidRDefault="00C374EF" w:rsidP="00590EF1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>na školský rok 2026/2027</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00590EF1" w:rsidRDefault="00590EF1" w:rsidP="00590EF1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -668,65 +666,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51E25">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590EF1" w:rsidTr="00F84E28">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00590EF1" w:rsidRPr="00B51E25" w:rsidRDefault="00C374EF" w:rsidP="00F84E28">
-[...13 lines deleted...]
-              <w:t>11. 12. 2026</w:t>
+          <w:p w:rsidR="00590EF1" w:rsidRPr="00B51E25" w:rsidRDefault="009E66F4" w:rsidP="00F84E28">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27. 11</w:t>
+            </w:r>
+            <w:r w:rsidR="00C374EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1594" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00590EF1" w:rsidRPr="00B51E25" w:rsidRDefault="00590EF1" w:rsidP="00F84E28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51E25">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1635,50 +1641,259 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1594" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00590EF1" w:rsidRPr="00517012" w:rsidRDefault="00517012" w:rsidP="00F84E28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00517012">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00590EF1" w:rsidRDefault="00590EF1" w:rsidP="00590EF1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="002D5E4A" w:rsidRDefault="002D5E4A" w:rsidP="002D5E4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pedagogickí asistenti</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mriekatabuky"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1594"/>
+        <w:gridCol w:w="1594"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002D5E4A" w:rsidTr="00264297">
+        <w:trPr>
+          <w:trHeight w:val="254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5E4A" w:rsidRDefault="002D5E4A" w:rsidP="00264297">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dátum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5E4A" w:rsidRDefault="002D5E4A" w:rsidP="00264297">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hodina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5E4A" w:rsidTr="00264297">
+        <w:trPr>
+          <w:trHeight w:val="254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5E4A" w:rsidRPr="00517012" w:rsidRDefault="002D5E4A" w:rsidP="00264297">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26.11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5E4A" w:rsidRPr="00517012" w:rsidRDefault="002D5E4A" w:rsidP="00264297">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5E4A" w:rsidTr="00264297">
+        <w:trPr>
+          <w:trHeight w:val="243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5E4A" w:rsidRPr="00517012" w:rsidRDefault="002D5E4A" w:rsidP="00264297">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24.03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D5E4A" w:rsidRPr="00517012" w:rsidRDefault="002D5E4A" w:rsidP="00264297">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="002D5E4A" w:rsidRDefault="002D5E4A" w:rsidP="00590EF1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00590EF1" w:rsidRDefault="00590EF1" w:rsidP="00590EF1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D566F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
@@ -2957,54 +3172,56 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00590EF1"/>
     <w:rsid w:val="00141CA0"/>
     <w:rsid w:val="002A310B"/>
+    <w:rsid w:val="002D5E4A"/>
     <w:rsid w:val="0035718C"/>
     <w:rsid w:val="004D6DF4"/>
     <w:rsid w:val="00517012"/>
     <w:rsid w:val="00590EF1"/>
+    <w:rsid w:val="009E66F4"/>
     <w:rsid w:val="00B51E25"/>
     <w:rsid w:val="00C374EF"/>
     <w:rsid w:val="00D566F3"/>
     <w:rsid w:val="00D81111"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3800,70 +4017,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>177</Words>
-  <Characters>1009</Characters>
+  <Words>187</Words>
+  <Characters>1070</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1184</CharactersWithSpaces>
+  <CharactersWithSpaces>1255</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Barbora Katrenčíková</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>